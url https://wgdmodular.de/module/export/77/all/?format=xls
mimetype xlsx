--- v0 (2026-04-11)
+++ v1 (2026-08-11)
@@ -10,140 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="melon Rev 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Bezeichner</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
     <t>Vorbestückt</t>
   </si>
   <si>
     <t>Beschreibung</t>
   </si>
   <si>
     <t>Anbieter</t>
   </si>
   <si>
     <t>J1, J2, J3, J5</t>
   </si>
   <si>
     <t>PJ301M-12</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Buchsen</t>
   </si>
   <si>
     <t>D13</t>
   </si>
   <si>
     <t>LED WS2812B PLCC4 5.0x5.0mm P3.2mm</t>
   </si>
   <si>
     <t>WS2812B</t>
   </si>
   <si>
     <t>SW1</t>
   </si>
   <si>
     <t>SW PUSH 6mm</t>
   </si>
   <si>
-    <t>6x6 Switch</t>
+    <t>6x6x13 Switch</t>
   </si>
   <si>
     <t>RV4, RV5, RV6</t>
   </si>
   <si>
     <t>Potentiometer Alpha RD901F-40-00D Single Vertical</t>
   </si>
   <si>
     <t>B100K</t>
   </si>
   <si>
     <t>Mono</t>
   </si>
   <si>
     <t>D9</t>
   </si>
   <si>
     <t>LED D3.0mm FlatTop</t>
   </si>
   <si>
     <t>LED</t>
   </si>
   <si>
     <t>J4</t>
   </si>
   <si>
     <t>Eurorack Power Header</t>
   </si>
   <si>
     <t>EURO_PWR_2x5</t>
   </si>
   <si>
     <t>Stecker für Stromversorgung</t>
   </si>
   <si>
     <t>U3</t>
   </si>
   <si>
     <t>XIAO-RP2350-DIP</t>
+  </si>
+  <si>
+    <t>H1, H2</t>
+  </si>
+  <si>
+    <t>1x7 Female Pin Header</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -461,57 +467,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s.click.aliexpress.com/e/_DdlH1lh" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a.aliexpress.com/_m0YjfeE" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s.click.aliexpress.com/e/_Ez1Xys9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="8" width="20.7109375" customWidth="1"/>
+    <col min="1" max="9" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -640,50 +646,70 @@
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>2</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G5" r:id="rId2"/>
     <hyperlink ref="G7" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>